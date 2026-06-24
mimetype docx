--- v0 (2026-06-03)
+++ v1 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D1C50DD" w14:textId="4E06529E" w:rsidR="001E7129" w:rsidRPr="00080256" w:rsidRDefault="008F2AAD" w:rsidP="001E7129">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -549,75 +549,99 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21352">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For Office Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E7129" w:rsidRPr="00080256" w14:paraId="3C16192E" w14:textId="77777777" w:rsidTr="00702049">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
           </w:tcPr>
-          <w:p w14:paraId="26EBB89D" w14:textId="77777777" w:rsidR="001E7129" w:rsidRPr="00B21352" w:rsidRDefault="001E7129" w:rsidP="007D213C">
+          <w:p w14:paraId="26EBB89D" w14:textId="2DC7A289" w:rsidR="001E7129" w:rsidRPr="00B21352" w:rsidRDefault="001E7129" w:rsidP="007D213C">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21352">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Basic Studies (7 Required)</w:t>
+              <w:t xml:space="preserve">Basic Studies </w:t>
+            </w:r>
+            <w:r w:rsidR="00B77991">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21352">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E7129" w:rsidRPr="00080256" w14:paraId="6F6E2DDB" w14:textId="77777777" w:rsidTr="007D213C">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36D0D1C1" w14:textId="77777777" w:rsidR="001E7129" w:rsidRPr="00B21352" w:rsidRDefault="001E7129" w:rsidP="007D213C">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="040B9D01" w14:textId="77777777" w:rsidR="001E7129" w:rsidRPr="00B21352" w:rsidRDefault="001E7129" w:rsidP="007D213C">
             <w:pPr>
               <w:widowControl/>
@@ -14155,285 +14179,290 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lindley, J.A. and J.H. Whitaker, Agricultural Buildings and Structures.  Revised Edition. ASAE, St. Joseph, MI, 1996.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F52E2C" w:rsidRPr="00B30CCE" w:rsidSect="001E7129">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42C2D053" w14:textId="77777777" w:rsidR="00B01102" w:rsidRDefault="00B01102">
+    <w:p w14:paraId="08F237D5" w14:textId="77777777" w:rsidR="00AF7700" w:rsidRDefault="00AF7700">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="232AF208" w14:textId="77777777" w:rsidR="00B01102" w:rsidRDefault="00B01102">
+    <w:p w14:paraId="7C06B392" w14:textId="77777777" w:rsidR="00AF7700" w:rsidRDefault="00AF7700">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24B6E2E9" w14:textId="77777777" w:rsidR="007D213C" w:rsidRDefault="007D213C" w:rsidP="001E7129">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00430FF9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="001E7129">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="172BDA5E" w14:textId="77777777" w:rsidR="007D213C" w:rsidRDefault="007D213C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0864F3D6" w14:textId="77777777" w:rsidR="007D213C" w:rsidRDefault="007D213C"/>
   <w:p w14:paraId="23EB0840" w14:textId="77777777" w:rsidR="007D213C" w:rsidRDefault="007D213C"/>
   <w:p w14:paraId="0AA838E0" w14:textId="77777777" w:rsidR="007D213C" w:rsidRDefault="007D213C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FB617D" w14:textId="77777777" w:rsidR="00B01102" w:rsidRDefault="00B01102">
+    <w:p w14:paraId="044FFEDD" w14:textId="77777777" w:rsidR="00AF7700" w:rsidRDefault="00AF7700">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44878B7E" w14:textId="77777777" w:rsidR="00B01102" w:rsidRDefault="00B01102">
+    <w:p w14:paraId="3DAD488B" w14:textId="77777777" w:rsidR="00AF7700" w:rsidRDefault="00AF7700">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00204729"/>
     <w:rsid w:val="00080256"/>
     <w:rsid w:val="001E7129"/>
     <w:rsid w:val="00204729"/>
     <w:rsid w:val="002174E3"/>
     <w:rsid w:val="002B06C1"/>
+    <w:rsid w:val="003146F4"/>
     <w:rsid w:val="0034401C"/>
     <w:rsid w:val="003640BA"/>
     <w:rsid w:val="00380BF8"/>
     <w:rsid w:val="003B0B77"/>
     <w:rsid w:val="00430FF9"/>
     <w:rsid w:val="004A0898"/>
     <w:rsid w:val="004A632C"/>
     <w:rsid w:val="00585190"/>
     <w:rsid w:val="006116A3"/>
     <w:rsid w:val="00631C95"/>
     <w:rsid w:val="00681D3E"/>
+    <w:rsid w:val="006861E5"/>
     <w:rsid w:val="006A1FBB"/>
     <w:rsid w:val="006C67A6"/>
     <w:rsid w:val="00702049"/>
     <w:rsid w:val="007D213C"/>
     <w:rsid w:val="008F2AAD"/>
+    <w:rsid w:val="00A72BE9"/>
+    <w:rsid w:val="00AA6FFE"/>
+    <w:rsid w:val="00AF7700"/>
     <w:rsid w:val="00B01102"/>
     <w:rsid w:val="00B21352"/>
     <w:rsid w:val="00B30CCE"/>
     <w:rsid w:val="00B6067E"/>
+    <w:rsid w:val="00B77991"/>
     <w:rsid w:val="00BF053F"/>
     <w:rsid w:val="00D32BCD"/>
     <w:rsid w:val="00F52E2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43D66AAE"/>
   <w14:defaultImageDpi w14:val="96"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14951,51 +14980,51 @@
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E7129"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apeg.bc.ca/getmedia/8fbcf379-28d9-4639-bafd-bb3df83f225d/APEGBC-Guide-to-Completing-Syllabus-and-Course-Description-1.pdf.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -15264,51 +15293,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>3781</Words>
   <Characters>21553</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>25284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>